--- v0 (2026-03-14)
+++ v1 (2026-09-19)
@@ -7130,63 +7130,63 @@
           <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=74ae2a93-b267-444c-8f0f-a2a6522260ee</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>ADVERSE REACTIONS SECTION</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Creatine kinase</t>
         </is>
       </c>
       <c r="D84" t="n">
         <v>1.0</v>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Blood creatine phosphokinase</t>
+          <t>Creatine kinase</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>34084-4</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>1.0011334E7</v>
       </c>
       <c r="H84" t="n">
-        <v>1.0005467E7</v>
+        <v>1.0011334E7</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>74ae2a93-b267-444c-8f0f-a2a6522260ee</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>20250204</t>
         </is>
       </c>
       <c r="K84" t="n">
         <v>22.0</v>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Stribild</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
           <t>ELVITEGRAVIR, COBICISTAT, EMTRICITABINE, AND TENOFOVIR DISOPROXIL FUMARATE</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
@@ -15446,63 +15446,63 @@
           <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=74ae2a93-b267-444c-8f0f-a2a6522260ee</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>6.1</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>CLINICAL TRIALS EXPERIENCE SECTION</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Creatine kinase</t>
         </is>
       </c>
       <c r="D183" t="n">
         <v>1.0</v>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Blood creatine phosphokinase</t>
+          <t>Creatine kinase</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>90374-0</t>
         </is>
       </c>
       <c r="G183" t="n">
         <v>1.0011334E7</v>
       </c>
       <c r="H183" t="n">
-        <v>1.0005467E7</v>
+        <v>1.0011334E7</v>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>74ae2a93-b267-444c-8f0f-a2a6522260ee</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>20250204</t>
         </is>
       </c>
       <c r="K183" t="n">
         <v>22.0</v>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>Stribild</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
           <t>ELVITEGRAVIR, COBICISTAT, EMTRICITABINE, AND TENOFOVIR DISOPROXIL FUMARATE</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">