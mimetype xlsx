--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -115,51 +115,51 @@
       <bottom style="thick">
         <color indexed="54"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFill="true" applyAlignment="true" applyBorder="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFill="true" applyAlignment="true" applyBorder="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/993b2557-6774-bb7a-e053-2995a90a0503/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId10" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/352ed423-fc16-47bb-8e25-98e1c20f9991/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId100" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51772745-9ea9-42cd-97e6-7266f41ae3ca/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId101" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51772745-9ea9-42cd-97e6-7266f41ae3ca" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId102" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51772745-9ea9-42cd-97e6-7266f41ae3ca" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId103" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f3e631c5-1204-419c-8dbe-fa9b37a77f97/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId104" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f3e631c5-1204-419c-8dbe-fa9b37a77f97" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId105" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f3e631c5-1204-419c-8dbe-fa9b37a77f97" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId106" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/95cef33b-c0e6-b17c-7cbb-f5c066872705/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId107" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=95cef33b-c0e6-b17c-7cbb-f5c066872705" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId108" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=95cef33b-c0e6-b17c-7cbb-f5c066872705" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId109" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7639dfe4-933c-2916-e053-2a91aa0a3fe7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId11" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=352ed423-fc16-47bb-8e25-98e1c20f9991" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId110" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7639dfe4-933c-2916-e053-2a91aa0a3fe7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId111" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7639dfe4-933c-2916-e053-2a91aa0a3fe7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId112" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/02f4a736-63ed-4ad4-a1f1-b21a71e928bd/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId113" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=02f4a736-63ed-4ad4-a1f1-b21a71e928bd" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId114" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=02f4a736-63ed-4ad4-a1f1-b21a71e928bd" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId115" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8d088060-70b5-e796-e053-2995a90a0969/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId116" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8d088060-70b5-e796-e053-2995a90a0969" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId117" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8d088060-70b5-e796-e053-2995a90a0969" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId118" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bfd14110-4bf8-4fbe-a888-7b23fea6ffaa/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId119" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId12" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=352ed423-fc16-47bb-8e25-98e1c20f9991" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId120" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId121" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f4532f12-3b7a-42ab-9a6c-36fd2a3f192c/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId122" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId123" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId124" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/c536e0ad-2758-4022-8242-f5e9b6aca1e2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId125" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=c536e0ad-2758-4022-8242-f5e9b6aca1e2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId126" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=c536e0ad-2758-4022-8242-f5e9b6aca1e2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId127" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d889c00c-e27e-4e27-e053-2995a90ad4e1/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId128" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d889c00c-e27e-4e27-e053-2995a90ad4e1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId129" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d889c00c-e27e-4e27-e053-2995a90ad4e1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId13" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ccd3733-c3af-4a11-8500-0f99194c1472/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId130" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/81a15062-ba1e-37c0-e053-2991aa0af945/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId131" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=81a15062-ba1e-37c0-e053-2991aa0af945" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId132" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=81a15062-ba1e-37c0-e053-2991aa0af945" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId133" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8969aad3-0219-e67f-e053-2995a90aac5a/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId134" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8969aad3-0219-e67f-e053-2995a90aac5a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId135" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8969aad3-0219-e67f-e053-2995a90aac5a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId136" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/66700f8b-3f76-3749-e053-2a91aa0adfdb/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId137" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=66700f8b-3f76-3749-e053-2a91aa0adfdb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId138" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=66700f8b-3f76-3749-e053-2a91aa0adfdb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId139" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b41cbcb5-9c5d-4e45-a4f2-952df5f22c00/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId14" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ccd3733-c3af-4a11-8500-0f99194c1472" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId140" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId141" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId142" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a20d0c03-cfda-49d1-88c9-be1bf295bc6c/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId143" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a20d0c03-cfda-49d1-88c9-be1bf295bc6c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId144" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a20d0c03-cfda-49d1-88c9-be1bf295bc6c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId145" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f0b3b743-9f62-4b02-ace5-c8d93637ecad/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId146" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f0b3b743-9f62-4b02-ace5-c8d93637ecad" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId147" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f0b3b743-9f62-4b02-ace5-c8d93637ecad" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId148" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/6cd870d7-6381-421a-89bc-bce5c9518219/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId149" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=6cd870d7-6381-421a-89bc-bce5c9518219" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId15" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ccd3733-c3af-4a11-8500-0f99194c1472" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId150" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=6cd870d7-6381-421a-89bc-bce5c9518219" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId151" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/1f00c333-9667-4ebc-8849-009a3779c0c9/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId152" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=1f00c333-9667-4ebc-8849-009a3779c0c9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId153" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=1f00c333-9667-4ebc-8849-009a3779c0c9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId154" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/fcc8658c-761a-443f-8c32-1499d86028ec/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId155" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=fcc8658c-761a-443f-8c32-1499d86028ec" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId156" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=fcc8658c-761a-443f-8c32-1499d86028ec" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId157" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/01935b03-ce4a-4bb9-a7be-954db4d5fec2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId158" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=01935b03-ce4a-4bb9-a7be-954db4d5fec2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId159" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=01935b03-ce4a-4bb9-a7be-954db4d5fec2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId16" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51a88e8e-da02-4b97-9e7e-442fbffd908d/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId160" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/2eceb4d5-0c47-49c3-8263-46f689388efe/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId161" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=2eceb4d5-0c47-49c3-8263-46f689388efe" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId162" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=2eceb4d5-0c47-49c3-8263-46f689388efe" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId163" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d40060cd-e462-4952-866d-4e50fa13dce2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId164" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d40060cd-e462-4952-866d-4e50fa13dce2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId165" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d40060cd-e462-4952-866d-4e50fa13dce2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId166" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b0eb6c22-7553-4e3f-a06d-20a186ced99a/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId167" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b0eb6c22-7553-4e3f-a06d-20a186ced99a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId168" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b0eb6c22-7553-4e3f-a06d-20a186ced99a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId169" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId17" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51a88e8e-da02-4b97-9e7e-442fbffd908d" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId170" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId171" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId172" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e1a80191-fcb5-4aab-a972-accabe6ae9c7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId173" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e1a80191-fcb5-4aab-a972-accabe6ae9c7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId174" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e1a80191-fcb5-4aab-a972-accabe6ae9c7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId175" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bac761ca-9467-49d9-b6fc-b57cd27ee5f7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId176" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bac761ca-9467-49d9-b6fc-b57cd27ee5f7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId177" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bac761ca-9467-49d9-b6fc-b57cd27ee5f7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId178" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/57df7b65-7829-4364-894f-ae4c2772c733/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId179" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=57df7b65-7829-4364-894f-ae4c2772c733" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId18" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51a88e8e-da02-4b97-9e7e-442fbffd908d" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId180" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=57df7b65-7829-4364-894f-ae4c2772c733" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId181" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9d4d66f7-fa14-e832-e053-2a95a90a8b62/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId182" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9d4d66f7-fa14-e832-e053-2a95a90a8b62" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId183" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9d4d66f7-fa14-e832-e053-2a95a90a8b62" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId19" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ae393d1-7469-432a-9f21-f5ebab1207d1/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId2" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=993b2557-6774-bb7a-e053-2995a90a0503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId20" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ae393d1-7469-432a-9f21-f5ebab1207d1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId21" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ae393d1-7469-432a-9f21-f5ebab1207d1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId22" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9151c1b-b70c-477b-868a-fffdc5c51830/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId23" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9151c1b-b70c-477b-868a-fffdc5c51830" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId24" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9151c1b-b70c-477b-868a-fffdc5c51830" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId25" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId26" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId27" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId28" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/924c9359-ebc4-62a7-e053-2a95a90a4327/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId29" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=924c9359-ebc4-62a7-e053-2a95a90a4327" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId3" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=993b2557-6774-bb7a-e053-2995a90a0503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId30" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=924c9359-ebc4-62a7-e053-2a95a90a4327" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId31" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8377eb89-0d62-48c5-90e7-e96d545a4642/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId32" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8377eb89-0d62-48c5-90e7-e96d545a4642" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId33" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8377eb89-0d62-48c5-90e7-e96d545a4642" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId34" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/28cd0224-3569-4308-bd40-480bc4230503/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId35" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=28cd0224-3569-4308-bd40-480bc4230503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId36" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=28cd0224-3569-4308-bd40-480bc4230503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId37" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/364ab45e-b525-f310-e063-6394a90a4421/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId38" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=364ab45e-b525-f310-e063-6394a90a4421" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId39" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=364ab45e-b525-f310-e063-6394a90a4421" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId4" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8a84f2ca-ba73-4557-b589-dcc21d6fdcd0/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId40" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/5520f11d-968d-4f4f-bf57-d14369c0d746/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId41" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=5520f11d-968d-4f4f-bf57-d14369c0d746" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId42" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=5520f11d-968d-4f4f-bf57-d14369c0d746" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId43" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d911b4cf-eec4-43f8-aa64-cc60cfc901b9/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId44" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d911b4cf-eec4-43f8-aa64-cc60cfc901b9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId45" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d911b4cf-eec4-43f8-aa64-cc60cfc901b9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId46" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/114bef9b-e3d4-889b-e063-6294a90aa4ff/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId47" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=114bef9b-e3d4-889b-e063-6294a90aa4ff" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId48" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=114bef9b-e3d4-889b-e063-6294a90aa4ff" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId49" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d912a75a-ddac-4e7b-b5c4-321d4252ec05/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId5" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8a84f2ca-ba73-4557-b589-dcc21d6fdcd0" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId50" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d912a75a-ddac-4e7b-b5c4-321d4252ec05" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId51" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d912a75a-ddac-4e7b-b5c4-321d4252ec05" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId52" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/dcadce9c-d0a0-4235-8ff8-dd93c09e03b3/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId53" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId54" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId55" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0c9ee15a-5741-4aaa-8d80-c7bd2e45822e/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId56" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId57" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId58" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4240b2e9-be05-3de5-e063-6394a90a4bb2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId59" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4240b2e9-be05-3de5-e063-6394a90a4bb2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId6" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8a84f2ca-ba73-4557-b589-dcc21d6fdcd0" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId60" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4240b2e9-be05-3de5-e063-6394a90a4bb2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId61" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId62" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId63" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId64" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/77ed916e-13bf-4249-bf45-5ae5d68a84fc/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId65" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=77ed916e-13bf-4249-bf45-5ae5d68a84fc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId66" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=77ed916e-13bf-4249-bf45-5ae5d68a84fc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId67" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/337c5695-e3f8-41c6-a088-a492d5c60215/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId68" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=337c5695-e3f8-41c6-a088-a492d5c60215" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId69" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=337c5695-e3f8-41c6-a088-a492d5c60215" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId7" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/794f9f8e-44fb-4087-b76f-a7cc826f9523/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId70" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId71" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId72" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId73" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7bdc2236-3a1a-4210-a9fb-38f860227aa7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId74" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7bdc2236-3a1a-4210-a9fb-38f860227aa7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId75" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7bdc2236-3a1a-4210-a9fb-38f860227aa7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId76" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3a53668c-adda-44c2-a743-e79e467437e3/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId77" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3a53668c-adda-44c2-a743-e79e467437e3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId78" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3a53668c-adda-44c2-a743-e79e467437e3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId79" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d8d04647-8e25-4127-8ecf-360ce1991c2f/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=794f9f8e-44fb-4087-b76f-a7cc826f9523" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId80" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d8d04647-8e25-4127-8ecf-360ce1991c2f" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId81" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d8d04647-8e25-4127-8ecf-360ce1991c2f" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId82" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId83" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId84" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId85" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9108958-b8d7-4fba-87c3-9a32990de551/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId86" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9108958-b8d7-4fba-87c3-9a32990de551" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId87" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9108958-b8d7-4fba-87c3-9a32990de551" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId88" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3e8db251-e3c5-4fba-be9a-6044a92f0beb/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId89" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3e8db251-e3c5-4fba-be9a-6044a92f0beb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId9" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=794f9f8e-44fb-4087-b76f-a7cc826f9523" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId90" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3e8db251-e3c5-4fba-be9a-6044a92f0beb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId91" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e0ff97d3-ad14-4727-8d5f-e56e27ba3e67/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId92" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId93" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId94" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a61c9857-4cc1-431d-a8ad-6bcaf4834006/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId95" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a61c9857-4cc1-431d-a8ad-6bcaf4834006" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId96" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a61c9857-4cc1-431d-a8ad-6bcaf4834006" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId97" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d42293e9-07fa-41b4-a08b-2e388f5b1e13/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId98" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d42293e9-07fa-41b4-a08b-2e388f5b1e13" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId99" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d42293e9-07fa-41b4-a08b-2e388f5b1e13" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/993b2557-6774-bb7a-e053-2995a90a0503/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId10" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b8bf4aa2-abea-403d-a6d9-395caf5f87f0/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId100" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e0ff97d3-ad14-4727-8d5f-e56e27ba3e67/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId101" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId102" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId103" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a61c9857-4cc1-431d-a8ad-6bcaf4834006/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId104" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a61c9857-4cc1-431d-a8ad-6bcaf4834006" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId105" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a61c9857-4cc1-431d-a8ad-6bcaf4834006" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId106" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d42293e9-07fa-41b4-a08b-2e388f5b1e13/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId107" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d42293e9-07fa-41b4-a08b-2e388f5b1e13" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId108" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d42293e9-07fa-41b4-a08b-2e388f5b1e13" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId109" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51772745-9ea9-42cd-97e6-7266f41ae3ca/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId11" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b8bf4aa2-abea-403d-a6d9-395caf5f87f0" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId110" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51772745-9ea9-42cd-97e6-7266f41ae3ca" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId111" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51772745-9ea9-42cd-97e6-7266f41ae3ca" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId112" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f3e631c5-1204-419c-8dbe-fa9b37a77f97/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId113" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f3e631c5-1204-419c-8dbe-fa9b37a77f97" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId114" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f3e631c5-1204-419c-8dbe-fa9b37a77f97" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId115" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7639dfe4-933c-2916-e053-2a91aa0a3fe7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId116" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7639dfe4-933c-2916-e053-2a91aa0a3fe7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId117" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7639dfe4-933c-2916-e053-2a91aa0a3fe7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId118" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/02f4a736-63ed-4ad4-a1f1-b21a71e928bd/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId119" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=02f4a736-63ed-4ad4-a1f1-b21a71e928bd" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId12" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b8bf4aa2-abea-403d-a6d9-395caf5f87f0" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId120" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=02f4a736-63ed-4ad4-a1f1-b21a71e928bd" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId121" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8d088060-70b5-e796-e053-2995a90a0969/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId122" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8d088060-70b5-e796-e053-2995a90a0969" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId123" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8d088060-70b5-e796-e053-2995a90a0969" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId124" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bfd14110-4bf8-4fbe-a888-7b23fea6ffaa/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId125" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId126" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId127" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f4532f12-3b7a-42ab-9a6c-36fd2a3f192c/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId128" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId129" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId13" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/95cef33b-c0e6-b17c-7cbb-f5c066872705/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId130" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/c536e0ad-2758-4022-8242-f5e9b6aca1e2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId131" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=c536e0ad-2758-4022-8242-f5e9b6aca1e2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId132" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=c536e0ad-2758-4022-8242-f5e9b6aca1e2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId133" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d889c00c-e27e-4e27-e053-2995a90ad4e1/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId134" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d889c00c-e27e-4e27-e053-2995a90ad4e1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId135" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d889c00c-e27e-4e27-e053-2995a90ad4e1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId136" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/81a15062-ba1e-37c0-e053-2991aa0af945/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId137" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=81a15062-ba1e-37c0-e053-2991aa0af945" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId138" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=81a15062-ba1e-37c0-e053-2991aa0af945" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId139" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8969aad3-0219-e67f-e053-2995a90aac5a/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId14" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=95cef33b-c0e6-b17c-7cbb-f5c066872705" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId140" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8969aad3-0219-e67f-e053-2995a90aac5a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId141" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8969aad3-0219-e67f-e053-2995a90aac5a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId142" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/66700f8b-3f76-3749-e053-2a91aa0adfdb/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId143" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=66700f8b-3f76-3749-e053-2a91aa0adfdb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId144" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=66700f8b-3f76-3749-e053-2a91aa0adfdb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId145" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b41cbcb5-9c5d-4e45-a4f2-952df5f22c00/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId146" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId147" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId148" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a20d0c03-cfda-49d1-88c9-be1bf295bc6c/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId149" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a20d0c03-cfda-49d1-88c9-be1bf295bc6c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId15" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=95cef33b-c0e6-b17c-7cbb-f5c066872705" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId150" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a20d0c03-cfda-49d1-88c9-be1bf295bc6c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId151" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f0b3b743-9f62-4b02-ace5-c8d93637ecad/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId152" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f0b3b743-9f62-4b02-ace5-c8d93637ecad" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId153" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f0b3b743-9f62-4b02-ace5-c8d93637ecad" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId154" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/6cd870d7-6381-421a-89bc-bce5c9518219/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId155" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=6cd870d7-6381-421a-89bc-bce5c9518219" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId156" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=6cd870d7-6381-421a-89bc-bce5c9518219" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId157" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/1f00c333-9667-4ebc-8849-009a3779c0c9/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId158" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=1f00c333-9667-4ebc-8849-009a3779c0c9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId159" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=1f00c333-9667-4ebc-8849-009a3779c0c9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId16" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4c149392-a4f0-4e2d-a13f-2b94810005de/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId160" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/fcc8658c-761a-443f-8c32-1499d86028ec/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId161" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=fcc8658c-761a-443f-8c32-1499d86028ec" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId162" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=fcc8658c-761a-443f-8c32-1499d86028ec" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId163" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/01935b03-ce4a-4bb9-a7be-954db4d5fec2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId164" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=01935b03-ce4a-4bb9-a7be-954db4d5fec2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId165" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=01935b03-ce4a-4bb9-a7be-954db4d5fec2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId166" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/2eceb4d5-0c47-49c3-8263-46f689388efe/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId167" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=2eceb4d5-0c47-49c3-8263-46f689388efe" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId168" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=2eceb4d5-0c47-49c3-8263-46f689388efe" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId169" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d40060cd-e462-4952-866d-4e50fa13dce2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId17" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4c149392-a4f0-4e2d-a13f-2b94810005de" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId170" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d40060cd-e462-4952-866d-4e50fa13dce2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId171" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d40060cd-e462-4952-866d-4e50fa13dce2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId172" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b0eb6c22-7553-4e3f-a06d-20a186ced99a/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId173" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b0eb6c22-7553-4e3f-a06d-20a186ced99a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId174" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b0eb6c22-7553-4e3f-a06d-20a186ced99a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId175" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId176" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId177" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId178" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e1a80191-fcb5-4aab-a972-accabe6ae9c7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId179" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e1a80191-fcb5-4aab-a972-accabe6ae9c7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId18" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4c149392-a4f0-4e2d-a13f-2b94810005de" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId180" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e1a80191-fcb5-4aab-a972-accabe6ae9c7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId181" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bac761ca-9467-49d9-b6fc-b57cd27ee5f7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId182" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bac761ca-9467-49d9-b6fc-b57cd27ee5f7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId183" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bac761ca-9467-49d9-b6fc-b57cd27ee5f7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId184" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/57df7b65-7829-4364-894f-ae4c2772c733/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId185" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=57df7b65-7829-4364-894f-ae4c2772c733" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId186" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=57df7b65-7829-4364-894f-ae4c2772c733" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId187" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9d4d66f7-fa14-e832-e053-2a95a90a8b62/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId188" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9d4d66f7-fa14-e832-e053-2a95a90a8b62" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId189" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9d4d66f7-fa14-e832-e053-2a95a90a8b62" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId19" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/114bef9b-e3d4-889b-e063-6294a90aa4ff/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId2" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=993b2557-6774-bb7a-e053-2995a90a0503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId20" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=114bef9b-e3d4-889b-e063-6294a90aa4ff" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId21" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=114bef9b-e3d4-889b-e063-6294a90aa4ff" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId22" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId23" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId24" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId25" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7bdc2236-3a1a-4210-a9fb-38f860227aa7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId26" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7bdc2236-3a1a-4210-a9fb-38f860227aa7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId27" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7bdc2236-3a1a-4210-a9fb-38f860227aa7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId28" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/337c5695-e3f8-41c6-a088-a492d5c60215/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId29" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=337c5695-e3f8-41c6-a088-a492d5c60215" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId3" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=993b2557-6774-bb7a-e053-2995a90a0503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId30" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=337c5695-e3f8-41c6-a088-a492d5c60215" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId31" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/352ed423-fc16-47bb-8e25-98e1c20f9991/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId32" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=352ed423-fc16-47bb-8e25-98e1c20f9991" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId33" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=352ed423-fc16-47bb-8e25-98e1c20f9991" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId34" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ccd3733-c3af-4a11-8500-0f99194c1472/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId35" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ccd3733-c3af-4a11-8500-0f99194c1472" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId36" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ccd3733-c3af-4a11-8500-0f99194c1472" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId37" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51a88e8e-da02-4b97-9e7e-442fbffd908d/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId38" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51a88e8e-da02-4b97-9e7e-442fbffd908d" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId39" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51a88e8e-da02-4b97-9e7e-442fbffd908d" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId4" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8a84f2ca-ba73-4557-b589-dcc21d6fdcd0/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId40" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ae393d1-7469-432a-9f21-f5ebab1207d1/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId41" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ae393d1-7469-432a-9f21-f5ebab1207d1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId42" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ae393d1-7469-432a-9f21-f5ebab1207d1" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId43" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9151c1b-b70c-477b-868a-fffdc5c51830/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId44" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9151c1b-b70c-477b-868a-fffdc5c51830" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId45" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9151c1b-b70c-477b-868a-fffdc5c51830" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId46" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId47" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId48" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId49" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/924c9359-ebc4-62a7-e053-2a95a90a4327/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId5" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8a84f2ca-ba73-4557-b589-dcc21d6fdcd0" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId50" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=924c9359-ebc4-62a7-e053-2a95a90a4327" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId51" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=924c9359-ebc4-62a7-e053-2a95a90a4327" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId52" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8377eb89-0d62-48c5-90e7-e96d545a4642/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId53" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8377eb89-0d62-48c5-90e7-e96d545a4642" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId54" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8377eb89-0d62-48c5-90e7-e96d545a4642" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId55" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/28cd0224-3569-4308-bd40-480bc4230503/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId56" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=28cd0224-3569-4308-bd40-480bc4230503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId57" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=28cd0224-3569-4308-bd40-480bc4230503" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId58" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/364ab45e-b525-f310-e063-6394a90a4421/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId59" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=364ab45e-b525-f310-e063-6394a90a4421" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId6" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8a84f2ca-ba73-4557-b589-dcc21d6fdcd0" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId60" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=364ab45e-b525-f310-e063-6394a90a4421" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId61" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d911b4cf-eec4-43f8-aa64-cc60cfc901b9/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId62" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d911b4cf-eec4-43f8-aa64-cc60cfc901b9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId63" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d911b4cf-eec4-43f8-aa64-cc60cfc901b9" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId64" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/5520f11d-968d-4f4f-bf57-d14369c0d746/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId65" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=5520f11d-968d-4f4f-bf57-d14369c0d746" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId66" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=5520f11d-968d-4f4f-bf57-d14369c0d746" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId67" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d912a75a-ddac-4e7b-b5c4-321d4252ec05/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId68" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d912a75a-ddac-4e7b-b5c4-321d4252ec05" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId69" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d912a75a-ddac-4e7b-b5c4-321d4252ec05" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId7" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/794f9f8e-44fb-4087-b76f-a7cc826f9523/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId70" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/dcadce9c-d0a0-4235-8ff8-dd93c09e03b3/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId71" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId72" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId73" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0c9ee15a-5741-4aaa-8d80-c7bd2e45822e/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId74" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId75" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId76" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4240b2e9-be05-3de5-e063-6394a90a4bb2/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId77" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4240b2e9-be05-3de5-e063-6394a90a4bb2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId78" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4240b2e9-be05-3de5-e063-6394a90a4bb2" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId79" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/77ed916e-13bf-4249-bf45-5ae5d68a84fc/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=794f9f8e-44fb-4087-b76f-a7cc826f9523" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId80" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=77ed916e-13bf-4249-bf45-5ae5d68a84fc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId81" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=77ed916e-13bf-4249-bf45-5ae5d68a84fc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId82" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId83" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId84" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId85" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3a53668c-adda-44c2-a743-e79e467437e3/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId86" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3a53668c-adda-44c2-a743-e79e467437e3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId87" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3a53668c-adda-44c2-a743-e79e467437e3" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId88" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d8d04647-8e25-4127-8ecf-360ce1991c2f/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId89" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d8d04647-8e25-4127-8ecf-360ce1991c2f" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId9" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=794f9f8e-44fb-4087-b76f-a7cc826f9523" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId90" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d8d04647-8e25-4127-8ecf-360ce1991c2f" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId91" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId92" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId93" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId94" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9108958-b8d7-4fba-87c3-9a32990de551/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId95" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9108958-b8d7-4fba-87c3-9a32990de551" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId96" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9108958-b8d7-4fba-87c3-9a32990de551" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId97" Target="https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3e8db251-e3c5-4fba-be9a-6044a92f0beb/spl-doc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId98" Target="https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3e8db251-e3c5-4fba-be9a-6044a92f0beb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId99" Target="https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3e8db251-e3c5-4fba-be9a-6044a92f0beb" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://nctr-crs.fda.gov/fdalabel/ui/search/spl-summaries/criteria/391638" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId2" Target="https://nctr-crs.fda.gov/fdalabel/ui/spl-summaries/criteria/391638" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.0" customWidth="true"/>
     <col min="2" max="2" width="30.0" customWidth="true"/>
     <col min="3" max="3" width="30.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="5" max="5" width="20.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
     <col min="7" max="7" width="30.0" customWidth="true"/>
     <col min="8" max="8" width="31.0" customWidth="true"/>
     <col min="9" max="9" width="32.0" customWidth="true"/>
     <col min="10" max="10" width="20.0" customWidth="true"/>
     <col min="11" max="11" width="20.0" customWidth="true"/>
     <col min="12" max="12" width="30.0" customWidth="true"/>
@@ -583,6184 +583,6398 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>075424</t>
+          <t>078578</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>2026/03/18</t>
+          <t>2026/05/12</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>MAJOR PHARMACEUTICALS</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>completed:2001/03/30-2027/01/31</t>
+          <t>2026/05/12-</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>0904-6993</t>
+          <t>0904-7576</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/352ed423-fc16-47bb-8e25-98e1c20f9991/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b8bf4aa2-abea-403d-a6d9-395caf5f87f0/spl-doc</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=352ed423-fc16-47bb-8e25-98e1c20f9991</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b8bf4aa2-abea-403d-a6d9-395caf5f87f0</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=352ed423-fc16-47bb-8e25-98e1c20f9991</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b8bf4aa2-abea-403d-a6d9-395caf5f87f0</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>352ed423-fc16-47bb-8e25-98e1c20f9991</t>
+          <t>b8bf4aa2-abea-403d-a6d9-395caf5f87f0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>075424;076362</t>
+          <t>075389</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2026/03/11</t>
+          <t>2026/04/23</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>SUN PHARMACEUTICAL INDUSTRIES INC</t>
+          <t>DR REDDY S LABRATORIES INC</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2001/03/30-; 2002/11/29-; 2003/12/02-</t>
+          <t>completed:2024/03/15-2024/03/15; completed:2024/03/15-2027/06/30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>51672-4025; 51672-4055; 51672-4056; 51672-4057</t>
+          <t>75907-005; 75907-006; 75907-007</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>AMIODARONE HYDROCHLORIDE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>AMIODARONE</t>
+          <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ccd3733-c3af-4a11-8500-0f99194c1472/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/95cef33b-c0e6-b17c-7cbb-f5c066872705/spl-doc</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ccd3733-c3af-4a11-8500-0f99194c1472</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=95cef33b-c0e6-b17c-7cbb-f5c066872705</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ccd3733-c3af-4a11-8500-0f99194c1472</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=95cef33b-c0e6-b17c-7cbb-f5c066872705</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>7ccd3733-c3af-4a11-8500-0f99194c1472</t>
+          <t>95cef33b-c0e6-b17c-7cbb-f5c066872705</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>204742</t>
+          <t>213446</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2026/02/20</t>
+          <t>2026/04/22</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>REMEDYREPACK INC</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2019/03/06-</t>
+          <t>2021/10/15-</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>70518-1939</t>
+          <t>70518-3246</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51a88e8e-da02-4b97-9e7e-442fbffd908d/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4c149392-a4f0-4e2d-a13f-2b94810005de/spl-doc</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51a88e8e-da02-4b97-9e7e-442fbffd908d</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4c149392-a4f0-4e2d-a13f-2b94810005de</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51a88e8e-da02-4b97-9e7e-442fbffd908d</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4c149392-a4f0-4e2d-a13f-2b94810005de</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>51a88e8e-da02-4b97-9e7e-442fbffd908d</t>
+          <t>4c149392-a4f0-4e2d-a13f-2b94810005de</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>204742</t>
+          <t>075424;076362</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2026/02/12</t>
+          <t>2026/04/21</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>AUROBINDO PHARMA LIMITED</t>
+          <t>GOLDEN STATE MEDICAL SUPPLY INC</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2016/06/03-</t>
+          <t>2002/12/18-; completed:2001/03/30-2026/01/31; completed:2002/11/29-2025/11/25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>65862-732</t>
+          <t>51407-873; 51407-874; 51407-875</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ae393d1-7469-432a-9f21-f5ebab1207d1/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/114bef9b-e3d4-889b-e063-6294a90aa4ff/spl-doc</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ae393d1-7469-432a-9f21-f5ebab1207d1</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=114bef9b-e3d4-889b-e063-6294a90aa4ff</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ae393d1-7469-432a-9f21-f5ebab1207d1</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=114bef9b-e3d4-889b-e063-6294a90aa4ff</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>7ae393d1-7469-432a-9f21-f5ebab1207d1</t>
+          <t>114bef9b-e3d4-889b-e063-6294a90aa4ff</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>077234</t>
+          <t>204742</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2026/01/19</t>
+          <t>2026/04/20</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>REMEDYREPACK INC</t>
+          <t>CARDINAL HEALTH LLC</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2018/05/30-</t>
+          <t>2019/06/15-</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>70518-1231</t>
+          <t>55154-8185</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9151c1b-b70c-477b-868a-fffdc5c51830/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b/spl-doc</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9151c1b-b70c-477b-868a-fffdc5c51830</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9151c1b-b70c-477b-868a-fffdc5c51830</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>e9151c1b-b70c-477b-868a-fffdc5c51830</t>
+          <t>0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>218253</t>
+          <t>075424</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2026/01/16</t>
+          <t>2026/04/09</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ZHEJIANG POLY PHARM CO LTD</t>
+          <t>CARDINAL HEALTH LLC</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2023/02/06-</t>
+          <t>completed:2001/03/30-2027/01/31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>72673-071; 72673-072; 72673-073</t>
+          <t>55154-3365</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7bdc2236-3a1a-4210-a9fb-38f860227aa7/spl-doc</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7bdc2236-3a1a-4210-a9fb-38f860227aa7</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7bdc2236-3a1a-4210-a9fb-38f860227aa7</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c</t>
+          <t>7bdc2236-3a1a-4210-a9fb-38f860227aa7</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>075389</t>
+          <t>078578</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2026/01/08</t>
+          <t>2026/04/09</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>AVPAK</t>
+          <t>REMEDYREPACK INC</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2019/09/11-</t>
+          <t>2022/06/14-</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>50268-097</t>
+          <t>70518-3439</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/924c9359-ebc4-62a7-e053-2a95a90a4327/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/337c5695-e3f8-41c6-a088-a492d5c60215/spl-doc</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=924c9359-ebc4-62a7-e053-2a95a90a4327</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=337c5695-e3f8-41c6-a088-a492d5c60215</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=924c9359-ebc4-62a7-e053-2a95a90a4327</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=337c5695-e3f8-41c6-a088-a492d5c60215</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>924c9359-ebc4-62a7-e053-2a95a90a4327</t>
+          <t>337c5695-e3f8-41c6-a088-a492d5c60215</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>213446</t>
+          <t>075424</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2025/12/30</t>
+          <t>2026/03/18</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>BRYANT RANCH PREPACK</t>
+          <t>MAJOR PHARMACEUTICALS</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2020/09/01-</t>
+          <t>completed:2001/03/30-2027/01/31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>71335-1942</t>
+          <t>0904-6993</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8377eb89-0d62-48c5-90e7-e96d545a4642/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/352ed423-fc16-47bb-8e25-98e1c20f9991/spl-doc</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8377eb89-0d62-48c5-90e7-e96d545a4642</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=352ed423-fc16-47bb-8e25-98e1c20f9991</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8377eb89-0d62-48c5-90e7-e96d545a4642</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=352ed423-fc16-47bb-8e25-98e1c20f9991</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>8377eb89-0d62-48c5-90e7-e96d545a4642</t>
+          <t>352ed423-fc16-47bb-8e25-98e1c20f9991</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>078578</t>
+          <t>075424;076362</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>2025/12/22</t>
+          <t>2026/03/11</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>NCS HEALTHCARE OF KY LLC DBA VANGARD LABS</t>
+          <t>SUN PHARMACEUTICAL INDUSTRIES INC</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2020/08/21-</t>
+          <t>2001/03/30-; 2002/11/29-; 2003/12/02-</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>0615-8607</t>
+          <t>51672-4025; 51672-4055; 51672-4056; 51672-4057</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/28cd0224-3569-4308-bd40-480bc4230503/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ccd3733-c3af-4a11-8500-0f99194c1472/spl-doc</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=28cd0224-3569-4308-bd40-480bc4230503</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ccd3733-c3af-4a11-8500-0f99194c1472</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=28cd0224-3569-4308-bd40-480bc4230503</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ccd3733-c3af-4a11-8500-0f99194c1472</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>28cd0224-3569-4308-bd40-480bc4230503</t>
+          <t>7ccd3733-c3af-4a11-8500-0f99194c1472</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>076217</t>
+          <t>204742</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>2025/12/17</t>
+          <t>2026/02/20</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>PROPHARMA DISTRIBUTION</t>
+          <t>REMEDYREPACK INC</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2002/10/14-</t>
+          <t>2019/03/06-</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>84549-153</t>
+          <t>70518-1939</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/364ab45e-b525-f310-e063-6394a90a4421/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51a88e8e-da02-4b97-9e7e-442fbffd908d/spl-doc</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=364ab45e-b525-f310-e063-6394a90a4421</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51a88e8e-da02-4b97-9e7e-442fbffd908d</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=364ab45e-b525-f310-e063-6394a90a4421</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51a88e8e-da02-4b97-9e7e-442fbffd908d</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>364ab45e-b525-f310-e063-6394a90a4421</t>
+          <t>51a88e8e-da02-4b97-9e7e-442fbffd908d</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>077069</t>
+          <t>204742</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>2025/12/09</t>
+          <t>2026/02/12</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>CHARTWELL RX LLC</t>
+          <t>AUROBINDO PHARMA LIMITED</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2013/01/01-; 2017/01/01-</t>
+          <t>2016/06/03-</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>62135-576; 62135-577; 62135-578</t>
+          <t>65862-732</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/5520f11d-968d-4f4f-bf57-d14369c0d746/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7ae393d1-7469-432a-9f21-f5ebab1207d1/spl-doc</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=5520f11d-968d-4f4f-bf57-d14369c0d746</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7ae393d1-7469-432a-9f21-f5ebab1207d1</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=5520f11d-968d-4f4f-bf57-d14369c0d746</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7ae393d1-7469-432a-9f21-f5ebab1207d1</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>5520f11d-968d-4f4f-bf57-d14369c0d746</t>
+          <t>7ae393d1-7469-432a-9f21-f5ebab1207d1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>078578</t>
+          <t>077234</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>2025/12/09</t>
+          <t>2026/01/19</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ADVAGEN PHARMA LIMITED</t>
+          <t>REMEDYREPACK INC</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2020/03/09-; 2020/08/21-</t>
+          <t>2018/05/30-</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>72888-039; 72888-060; 72888-061</t>
+          <t>70518-1231</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d911b4cf-eec4-43f8-aa64-cc60cfc901b9/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9151c1b-b70c-477b-868a-fffdc5c51830/spl-doc</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d911b4cf-eec4-43f8-aa64-cc60cfc901b9</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9151c1b-b70c-477b-868a-fffdc5c51830</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d911b4cf-eec4-43f8-aa64-cc60cfc901b9</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9151c1b-b70c-477b-868a-fffdc5c51830</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>d911b4cf-eec4-43f8-aa64-cc60cfc901b9</t>
+          <t>e9151c1b-b70c-477b-868a-fffdc5c51830</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>075424;076362</t>
+          <t>218253</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>2025/11/25</t>
+          <t>2026/01/16</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>GOLDEN STATE MEDICAL SUPPLY INC</t>
+          <t>ZHEJIANG POLY PHARM CO LTD</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2002/12/18-; completed:2001/03/30-2026/01/31; completed:2002/11/29-2025/11/25</t>
+          <t>2023/02/06-</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>51407-873; 51407-874; 51407-875</t>
+          <t>72673-071; 72673-072; 72673-073</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/114bef9b-e3d4-889b-e063-6294a90aa4ff/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c/spl-doc</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=114bef9b-e3d4-889b-e063-6294a90aa4ff</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=114bef9b-e3d4-889b-e063-6294a90aa4ff</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>114bef9b-e3d4-889b-e063-6294a90aa4ff</t>
+          <t>0a28ae25-7cc4-4ac0-a2ba-7820fb93e25c</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>204742</t>
+          <t>075389</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2025/11/13</t>
+          <t>2026/01/08</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>AMERICAN HEALTH PACKAGING</t>
+          <t>AVPAK</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2019/09/30-</t>
+          <t>2019/09/11-</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>60687-437</t>
+          <t>50268-097</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d912a75a-ddac-4e7b-b5c4-321d4252ec05/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/924c9359-ebc4-62a7-e053-2a95a90a4327/spl-doc</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d912a75a-ddac-4e7b-b5c4-321d4252ec05</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=924c9359-ebc4-62a7-e053-2a95a90a4327</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d912a75a-ddac-4e7b-b5c4-321d4252ec05</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=924c9359-ebc4-62a7-e053-2a95a90a4327</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>d912a75a-ddac-4e7b-b5c4-321d4252ec05</t>
+          <t>924c9359-ebc4-62a7-e053-2a95a90a4327</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>075135</t>
+          <t>213446</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Pacerone</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2025/11/05</t>
+          <t>2025/12/30</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>BRYANT RANCH PREPACK</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2010/11/15-</t>
+          <t>2020/09/01-</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>72162-2148</t>
+          <t>71335-1942</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/dcadce9c-d0a0-4235-8ff8-dd93c09e03b3/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8377eb89-0d62-48c5-90e7-e96d545a4642/spl-doc</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8377eb89-0d62-48c5-90e7-e96d545a4642</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8377eb89-0d62-48c5-90e7-e96d545a4642</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>dcadce9c-d0a0-4235-8ff8-dd93c09e03b3</t>
+          <t>8377eb89-0d62-48c5-90e7-e96d545a4642</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>077234</t>
+          <t>078578</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>AMIODARONE HYDROCHLORIDE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>2025/10/29</t>
+          <t>2025/12/22</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>HENRY SCHEIN INC</t>
+          <t>NCS HEALTHCARE OF KY LLC DBA VANGARD LABS</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2025/10/29-</t>
+          <t>2020/08/21-</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>0404-9772</t>
+          <t>0615-8607</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0c9ee15a-5741-4aaa-8d80-c7bd2e45822e/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/28cd0224-3569-4308-bd40-480bc4230503/spl-doc</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=28cd0224-3569-4308-bd40-480bc4230503</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=28cd0224-3569-4308-bd40-480bc4230503</t>
         </is>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>0c9ee15a-5741-4aaa-8d80-c7bd2e45822e</t>
+          <t>28cd0224-3569-4308-bd40-480bc4230503</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>218253</t>
+          <t>076217</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>2025/10/28</t>
+          <t>2025/12/17</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
+          <t>PROPHARMA DISTRIBUTION</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2024/10/31-</t>
+          <t>2002/10/14-</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>71872-7354</t>
+          <t>84549-153</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4240b2e9-be05-3de5-e063-6394a90a4bb2/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/364ab45e-b525-f310-e063-6394a90a4421/spl-doc</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4240b2e9-be05-3de5-e063-6394a90a4bb2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=364ab45e-b525-f310-e063-6394a90a4421</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4240b2e9-be05-3de5-e063-6394a90a4bb2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=364ab45e-b525-f310-e063-6394a90a4421</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>4240b2e9-be05-3de5-e063-6394a90a4bb2</t>
+          <t>364ab45e-b525-f310-e063-6394a90a4421</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>204742</t>
+          <t>078578</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>2025/09/24</t>
+          <t>2025/12/09</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>CARDINAL HEALTH LLC</t>
+          <t>ADVAGEN PHARMA LIMITED</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2019/06/15-</t>
+          <t>2020/03/09-; 2020/08/21-</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>55154-8185</t>
+          <t>72888-039; 72888-060; 72888-061</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d911b4cf-eec4-43f8-aa64-cc60cfc901b9/spl-doc</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d911b4cf-eec4-43f8-aa64-cc60cfc901b9</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d911b4cf-eec4-43f8-aa64-cc60cfc901b9</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>0caedb97-56fd-4ec0-bfb2-c7683b8f5f1b</t>
+          <t>d911b4cf-eec4-43f8-aa64-cc60cfc901b9</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>075389</t>
+          <t>077069</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>2025/09/04</t>
-[...2 lines deleted...]
-      <c r="I23"/>
+          <t>2025/12/09</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Antiarrhythmic</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>MAYNE PHARMA COMMERCIAL LLC</t>
+          <t>CHARTWELL RX LLC</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2018/01/02-; 2018/04/16-; completed:2018/01/02-2024/10/31</t>
+          <t>2013/01/01-; 2017/01/01-</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>51862-240; 51862-241; 51862-242</t>
+          <t>62135-576; 62135-577; 62135-578</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/77ed916e-13bf-4249-bf45-5ae5d68a84fc/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/5520f11d-968d-4f4f-bf57-d14369c0d746/spl-doc</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=77ed916e-13bf-4249-bf45-5ae5d68a84fc</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=5520f11d-968d-4f4f-bf57-d14369c0d746</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=77ed916e-13bf-4249-bf45-5ae5d68a84fc</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=5520f11d-968d-4f4f-bf57-d14369c0d746</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>77ed916e-13bf-4249-bf45-5ae5d68a84fc</t>
+          <t>5520f11d-968d-4f4f-bf57-d14369c0d746</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>078578</t>
+          <t>204742</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>2025/07/23</t>
+          <t>2025/11/13</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>REMEDYREPACK INC</t>
+          <t>AMERICAN HEALTH PACKAGING</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2022/06/14-</t>
+          <t>2019/09/30-</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>70518-3439</t>
+          <t>60687-437</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/337c5695-e3f8-41c6-a088-a492d5c60215/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d912a75a-ddac-4e7b-b5c4-321d4252ec05/spl-doc</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=337c5695-e3f8-41c6-a088-a492d5c60215</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d912a75a-ddac-4e7b-b5c4-321d4252ec05</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=337c5695-e3f8-41c6-a088-a492d5c60215</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d912a75a-ddac-4e7b-b5c4-321d4252ec05</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>337c5695-e3f8-41c6-a088-a492d5c60215</t>
+          <t>d912a75a-ddac-4e7b-b5c4-321d4252ec05</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>075135</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Pacerone</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2025/07/14</t>
+          <t>2025/11/05</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>UPSHER SMITH LABORATORIES LLC</t>
+          <t>BRYANT RANCH PREPACK</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2010/11/15-; 2020/07/02-</t>
+          <t>2010/11/15-</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>0245-0144; 0245-0147; 0245-1645</t>
+          <t>72162-2148</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/dcadce9c-d0a0-4235-8ff8-dd93c09e03b3/spl-doc</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=dcadce9c-d0a0-4235-8ff8-dd93c09e03b3</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7</t>
+          <t>dcadce9c-d0a0-4235-8ff8-dd93c09e03b3</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>075424</t>
+          <t>077234</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2025/06/03</t>
+          <t>2025/10/29</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>CARDINAL HEALTH LLC</t>
+          <t>HENRY SCHEIN INC</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>completed:2001/03/30-2027/01/31</t>
+          <t>2025/10/29-</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>55154-3365</t>
+          <t>0404-9772</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7bdc2236-3a1a-4210-a9fb-38f860227aa7/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/0c9ee15a-5741-4aaa-8d80-c7bd2e45822e/spl-doc</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7bdc2236-3a1a-4210-a9fb-38f860227aa7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7bdc2236-3a1a-4210-a9fb-38f860227aa7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=0c9ee15a-5741-4aaa-8d80-c7bd2e45822e</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>7bdc2236-3a1a-4210-a9fb-38f860227aa7</t>
+          <t>0c9ee15a-5741-4aaa-8d80-c7bd2e45822e</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>218253</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2025/04/01</t>
+          <t>2025/10/28</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>SLATE RUN PHARMACEUTICALS</t>
+          <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2024/10/31-</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>70436-232</t>
+          <t>71872-7354</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3a53668c-adda-44c2-a743-e79e467437e3/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4240b2e9-be05-3de5-e063-6394a90a4bb2/spl-doc</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3a53668c-adda-44c2-a743-e79e467437e3</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4240b2e9-be05-3de5-e063-6394a90a4bb2</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3a53668c-adda-44c2-a743-e79e467437e3</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4240b2e9-be05-3de5-e063-6394a90a4bb2</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>3a53668c-adda-44c2-a743-e79e467437e3</t>
+          <t>4240b2e9-be05-3de5-e063-6394a90a4bb2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>075761</t>
+          <t>075389</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2025/03/31</t>
-[...6 lines deleted...]
-      </c>
+          <t>2025/09/04</t>
+        </is>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>FRESENIUS KABI USA LLC</t>
+          <t>MAYNE PHARMA COMMERCIAL LLC</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2003/01/28-</t>
+          <t>2018/01/02-; 2018/04/16-; completed:2018/01/02-2024/10/31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>63323-616</t>
+          <t>51862-240; 51862-241; 51862-242</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d8d04647-8e25-4127-8ecf-360ce1991c2f/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/77ed916e-13bf-4249-bf45-5ae5d68a84fc/spl-doc</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d8d04647-8e25-4127-8ecf-360ce1991c2f</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=77ed916e-13bf-4249-bf45-5ae5d68a84fc</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d8d04647-8e25-4127-8ecf-360ce1991c2f</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=77ed916e-13bf-4249-bf45-5ae5d68a84fc</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>d8d04647-8e25-4127-8ecf-360ce1991c2f</t>
+          <t>77ed916e-13bf-4249-bf45-5ae5d68a84fc</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>075761</t>
+          <t>075135</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>Pacerone</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>2025/03/06</t>
+          <t>2025/07/14</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>FRESENIUS KABI USA LLC</t>
+          <t>UPSHER SMITH LABORATORIES LLC</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2025/05/05-</t>
+          <t>2010/11/15-; 2020/07/02-</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>65219-643; 65219-645</t>
+          <t>0245-0144; 0245-0147; 0245-1645</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7/spl-doc</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a</t>
+          <t>4c4ec9b0-13a5-49a8-b57b-b3f64e4316a7</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>NDA</t>
+          <t>ANDA</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>022325</t>
+          <t>218253</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Nexterone</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2025/02/21</t>
+          <t>2025/04/01</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>BAXTER HEALTHCARE COMPANY</t>
+          <t>SLATE RUN PHARMACEUTICALS</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2010/11/16-</t>
+          <t>2024/10/31-</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>43066-150; 43066-360</t>
+          <t>70436-232</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9108958-b8d7-4fba-87c3-9a32990de551/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3a53668c-adda-44c2-a743-e79e467437e3/spl-doc</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9108958-b8d7-4fba-87c3-9a32990de551</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3a53668c-adda-44c2-a743-e79e467437e3</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9108958-b8d7-4fba-87c3-9a32990de551</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3a53668c-adda-44c2-a743-e79e467437e3</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>e9108958-b8d7-4fba-87c3-9a32990de551</t>
+          <t>3a53668c-adda-44c2-a743-e79e467437e3</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>079029</t>
+          <t>075761</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Amiodarone hydrochloride</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>2024/11/25</t>
+          <t>2025/03/31</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J31"/>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>ZYDUS LIFESCIENCES LIMITED</t>
+          <t>FRESENIUS KABI USA LLC</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2009/08/10-; 2023/02/09-</t>
+          <t>2003/01/28-</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>65841-631; 65841-840; 65841-841</t>
+          <t>63323-616</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3e8db251-e3c5-4fba-be9a-6044a92f0beb/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d8d04647-8e25-4127-8ecf-360ce1991c2f/spl-doc</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3e8db251-e3c5-4fba-be9a-6044a92f0beb</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d8d04647-8e25-4127-8ecf-360ce1991c2f</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3e8db251-e3c5-4fba-be9a-6044a92f0beb</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d8d04647-8e25-4127-8ecf-360ce1991c2f</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>3e8db251-e3c5-4fba-be9a-6044a92f0beb</t>
+          <t>d8d04647-8e25-4127-8ecf-360ce1991c2f</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>075389</t>
+          <t>075761</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>2024/11/21</t>
-[...2 lines deleted...]
-      <c r="I32"/>
+          <t>2025/03/06</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>Antiarrhythmic</t>
+        </is>
+      </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>NCS HEALTHCARE OF KY LLC DBA VANGARD LABS</t>
+          <t>FRESENIUS KABI USA LLC</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2024/03/15-</t>
+          <t>2025/05/05-</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>0615-8538</t>
+          <t>65219-643; 65219-645</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>Amiodarone</t>
+          <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e0ff97d3-ad14-4727-8d5f-e56e27ba3e67/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a/spl-doc</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>e0ff97d3-ad14-4727-8d5f-e56e27ba3e67</t>
+          <t>9772ab48-2ef1-4b9f-9a27-794f3e7e5c7a</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>ANDA</t>
+          <t>NDA</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>218253</t>
+          <t>022325</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>Nexterone</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>2024/09/11</t>
+          <t>2025/02/21</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>HAINAN POLY PHARM CO LTD</t>
+          <t>BAXTER HEALTHCARE COMPANY</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2023/02/06-</t>
+          <t>2010/11/16-</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>14335-430; 14335-431; 14335-432</t>
+          <t>43066-150; 43066-360</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a61c9857-4cc1-431d-a8ad-6bcaf4834006/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e9108958-b8d7-4fba-87c3-9a32990de551/spl-doc</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a61c9857-4cc1-431d-a8ad-6bcaf4834006</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e9108958-b8d7-4fba-87c3-9a32990de551</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a61c9857-4cc1-431d-a8ad-6bcaf4834006</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e9108958-b8d7-4fba-87c3-9a32990de551</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>a61c9857-4cc1-431d-a8ad-6bcaf4834006</t>
+          <t>e9108958-b8d7-4fba-87c3-9a32990de551</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>204742</t>
+          <t>079029</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>Amiodarone hydrochloride</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>2024/08/09</t>
+          <t>2024/11/25</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J34"/>
       <c r="K34" t="inlineStr">
         <is>
-          <t>NCS HEALTHCARE OF KY LLC DBA VANGARD LABS</t>
+          <t>ZYDUS LIFESCIENCES LIMITED</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2016/06/03-</t>
+          <t>2009/08/10-; 2023/02/09-</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>0615-8258</t>
+          <t>65841-631; 65841-840; 65841-841</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d42293e9-07fa-41b4-a08b-2e388f5b1e13/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/3e8db251-e3c5-4fba-be9a-6044a92f0beb/spl-doc</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d42293e9-07fa-41b4-a08b-2e388f5b1e13</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=3e8db251-e3c5-4fba-be9a-6044a92f0beb</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d42293e9-07fa-41b4-a08b-2e388f5b1e13</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=3e8db251-e3c5-4fba-be9a-6044a92f0beb</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>d42293e9-07fa-41b4-a08b-2e388f5b1e13</t>
+          <t>3e8db251-e3c5-4fba-be9a-6044a92f0beb</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>077234</t>
+          <t>075389</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>2024/04/11</t>
-[...6 lines deleted...]
-      </c>
+          <t>2024/11/21</t>
+        </is>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>HIKMA PHARMACEUTICALS USA INC</t>
+          <t>NCS HEALTHCARE OF KY LLC DBA VANGARD LABS</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2008/02/25-</t>
+          <t>2024/03/15-</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>0143-9875</t>
+          <t>0615-8538</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>AMIODARONE HYDROCHLORIDE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>AMIODARONE</t>
+          <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51772745-9ea9-42cd-97e6-7266f41ae3ca/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e0ff97d3-ad14-4727-8d5f-e56e27ba3e67/spl-doc</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51772745-9ea9-42cd-97e6-7266f41ae3ca</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51772745-9ea9-42cd-97e6-7266f41ae3ca</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e0ff97d3-ad14-4727-8d5f-e56e27ba3e67</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>51772745-9ea9-42cd-97e6-7266f41ae3ca</t>
+          <t>e0ff97d3-ad14-4727-8d5f-e56e27ba3e67</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>075424</t>
+          <t>218253</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>2024/04/04</t>
+          <t>2024/09/11</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>BRYANT RANCH PREPACK</t>
+          <t>HAINAN POLY PHARM CO LTD</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2001/03/30-</t>
+          <t>2023/02/06-</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>71335-0881</t>
+          <t>14335-430; 14335-431; 14335-432</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f3e631c5-1204-419c-8dbe-fa9b37a77f97/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a61c9857-4cc1-431d-a8ad-6bcaf4834006/spl-doc</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f3e631c5-1204-419c-8dbe-fa9b37a77f97</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a61c9857-4cc1-431d-a8ad-6bcaf4834006</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f3e631c5-1204-419c-8dbe-fa9b37a77f97</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a61c9857-4cc1-431d-a8ad-6bcaf4834006</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>f3e631c5-1204-419c-8dbe-fa9b37a77f97</t>
+          <t>a61c9857-4cc1-431d-a8ad-6bcaf4834006</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>075389</t>
+          <t>204742</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>2024/03/01</t>
+          <t>2024/08/09</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>DR REDDY S LABRATORIES INC</t>
+          <t>NCS HEALTHCARE OF KY LLC DBA VANGARD LABS</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2024/03/15-</t>
+          <t>2016/06/03-</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>75907-005; 75907-006; 75907-007</t>
+          <t>0615-8258</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>Amiodarone</t>
+          <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/95cef33b-c0e6-b17c-7cbb-f5c066872705/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d42293e9-07fa-41b4-a08b-2e388f5b1e13/spl-doc</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=95cef33b-c0e6-b17c-7cbb-f5c066872705</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d42293e9-07fa-41b4-a08b-2e388f5b1e13</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=95cef33b-c0e6-b17c-7cbb-f5c066872705</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d42293e9-07fa-41b4-a08b-2e388f5b1e13</t>
         </is>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>95cef33b-c0e6-b17c-7cbb-f5c066872705</t>
+          <t>d42293e9-07fa-41b4-a08b-2e388f5b1e13</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>077234</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>AMIODARONE HYDROCHLORIDE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>2024/02/22</t>
+          <t>2024/04/11</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J38"/>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>HF ACQUISITION CO LLC DBA HEALTHFIRST</t>
+          <t>HIKMA PHARMACEUTICALS USA INC</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2018/09/19-</t>
+          <t>2008/02/25-</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>51662-1205</t>
+          <t>0143-9875</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7639dfe4-933c-2916-e053-2a91aa0a3fe7/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/51772745-9ea9-42cd-97e6-7266f41ae3ca/spl-doc</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7639dfe4-933c-2916-e053-2a91aa0a3fe7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=51772745-9ea9-42cd-97e6-7266f41ae3ca</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7639dfe4-933c-2916-e053-2a91aa0a3fe7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=51772745-9ea9-42cd-97e6-7266f41ae3ca</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>7639dfe4-933c-2916-e053-2a91aa0a3fe7</t>
+          <t>51772745-9ea9-42cd-97e6-7266f41ae3ca</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>075135</t>
+          <t>075424</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Pacerone</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>2024/02/02</t>
+          <t>2024/04/04</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>APHENA PHARMA SOLUTIONS TENNESSEE LLC</t>
+          <t>BRYANT RANCH PREPACK</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2010/11/15-</t>
+          <t>2001/03/30-</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>71610-787</t>
+          <t>71335-0881</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>Amiodarone</t>
+          <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/02f4a736-63ed-4ad4-a1f1-b21a71e928bd/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f3e631c5-1204-419c-8dbe-fa9b37a77f97/spl-doc</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=02f4a736-63ed-4ad4-a1f1-b21a71e928bd</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f3e631c5-1204-419c-8dbe-fa9b37a77f97</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=02f4a736-63ed-4ad4-a1f1-b21a71e928bd</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f3e631c5-1204-419c-8dbe-fa9b37a77f97</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>02f4a736-63ed-4ad4-a1f1-b21a71e928bd</t>
+          <t>f3e631c5-1204-419c-8dbe-fa9b37a77f97</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>076217</t>
+          <t>077234</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>2024/01/28</t>
+          <t>2024/02/22</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J40"/>
       <c r="K40" t="inlineStr">
         <is>
           <t>HF ACQUISITION CO LLC DBA HEALTHFIRST</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2019/07/06-</t>
+          <t>2018/09/19-</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>51662-1358</t>
+          <t>51662-1205</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8d088060-70b5-e796-e053-2995a90a0969/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/7639dfe4-933c-2916-e053-2a91aa0a3fe7/spl-doc</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8d088060-70b5-e796-e053-2995a90a0969</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=7639dfe4-933c-2916-e053-2a91aa0a3fe7</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8d088060-70b5-e796-e053-2995a90a0969</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=7639dfe4-933c-2916-e053-2a91aa0a3fe7</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>8d088060-70b5-e796-e053-2995a90a0969</t>
+          <t>7639dfe4-933c-2916-e053-2a91aa0a3fe7</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>204742</t>
+          <t>075135</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
+          <t>Pacerone</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>AMIODARONE HYDROCHLORIDE</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>2024/02/02</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>Antiarrhythmic</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>APHENA PHARMA SOLUTIONS TENNESSEE LLC</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2010/11/15-</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>71610-787</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>976728SY6Z</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>AMIODARONE</t>
+          <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bfd14110-4bf8-4fbe-a888-7b23fea6ffaa/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/02f4a736-63ed-4ad4-a1f1-b21a71e928bd/spl-doc</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=02f4a736-63ed-4ad4-a1f1-b21a71e928bd</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=02f4a736-63ed-4ad4-a1f1-b21a71e928bd</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>bfd14110-4bf8-4fbe-a888-7b23fea6ffaa</t>
+          <t>02f4a736-63ed-4ad4-a1f1-b21a71e928bd</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>078578</t>
+          <t>076217</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>2023/11/17</t>
+          <t>2024/01/28</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J42"/>
       <c r="K42" t="inlineStr">
         <is>
-          <t>BRYANT RANCH PREPACK</t>
+          <t>HF ACQUISITION CO LLC DBA HEALTHFIRST</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2020/03/09-</t>
+          <t>2019/07/06-</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>71335-1985</t>
+          <t>51662-1358</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f4532f12-3b7a-42ab-9a6c-36fd2a3f192c/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8d088060-70b5-e796-e053-2995a90a0969/spl-doc</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8d088060-70b5-e796-e053-2995a90a0969</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8d088060-70b5-e796-e053-2995a90a0969</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>f4532f12-3b7a-42ab-9a6c-36fd2a3f192c</t>
+          <t>8d088060-70b5-e796-e053-2995a90a0969</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>213446</t>
+          <t>204742</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>2023/08/22</t>
+          <t>2024/01/26</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>A S MEDICATION SOLUTIONS</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2020/09/01-</t>
+          <t>2016/06/03-</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>50090-5766</t>
+          <t>50090-3015</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/c536e0ad-2758-4022-8242-f5e9b6aca1e2/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bfd14110-4bf8-4fbe-a888-7b23fea6ffaa/spl-doc</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=c536e0ad-2758-4022-8242-f5e9b6aca1e2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=c536e0ad-2758-4022-8242-f5e9b6aca1e2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bfd14110-4bf8-4fbe-a888-7b23fea6ffaa</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>c536e0ad-2758-4022-8242-f5e9b6aca1e2</t>
+          <t>bfd14110-4bf8-4fbe-a888-7b23fea6ffaa</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>075761</t>
+          <t>078578</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>2023/06/01</t>
+          <t>2023/11/17</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
+          <t>BRYANT RANCH PREPACK</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2003/01/28-</t>
+          <t>2020/03/09-</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>71872-7034</t>
+          <t>71335-1985</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d889c00c-e27e-4e27-e053-2995a90ad4e1/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f4532f12-3b7a-42ab-9a6c-36fd2a3f192c/spl-doc</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d889c00c-e27e-4e27-e053-2995a90ad4e1</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d889c00c-e27e-4e27-e053-2995a90ad4e1</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f4532f12-3b7a-42ab-9a6c-36fd2a3f192c</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t>d889c00c-e27e-4e27-e053-2995a90ad4e1</t>
+          <t>f4532f12-3b7a-42ab-9a6c-36fd2a3f192c</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>204550</t>
+          <t>213446</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>2023/05/16</t>
+          <t>2023/08/22</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
+          <t>A S MEDICATION SOLUTIONS</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2017/10/25-</t>
+          <t>2020/09/01-</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>71872-7149</t>
+          <t>50090-5766</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/81a15062-ba1e-37c0-e053-2991aa0af945/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/c536e0ad-2758-4022-8242-f5e9b6aca1e2/spl-doc</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=81a15062-ba1e-37c0-e053-2991aa0af945</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=c536e0ad-2758-4022-8242-f5e9b6aca1e2</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=81a15062-ba1e-37c0-e053-2991aa0af945</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=c536e0ad-2758-4022-8242-f5e9b6aca1e2</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>81a15062-ba1e-37c0-e053-2991aa0af945</t>
+          <t>c536e0ad-2758-4022-8242-f5e9b6aca1e2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>076217</t>
+          <t>075761</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>2023/05/15</t>
+          <t>2023/06/01</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2002/10/14-</t>
+          <t>2003/01/28-</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>71872-7163</t>
+          <t>71872-7034</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8969aad3-0219-e67f-e053-2995a90aac5a/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d889c00c-e27e-4e27-e053-2995a90ad4e1/spl-doc</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8969aad3-0219-e67f-e053-2995a90aac5a</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d889c00c-e27e-4e27-e053-2995a90ad4e1</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8969aad3-0219-e67f-e053-2995a90aac5a</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d889c00c-e27e-4e27-e053-2995a90ad4e1</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>8969aad3-0219-e67f-e053-2995a90aac5a</t>
+          <t>d889c00c-e27e-4e27-e053-2995a90ad4e1</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>077234</t>
+          <t>204550</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>2023/04/18</t>
+          <t>2023/05/16</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2008/02/25-</t>
+          <t>2017/10/25-</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>71872-7000</t>
+          <t>71872-7149</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/66700f8b-3f76-3749-e053-2a91aa0adfdb/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/81a15062-ba1e-37c0-e053-2991aa0af945/spl-doc</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=66700f8b-3f76-3749-e053-2a91aa0adfdb</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=81a15062-ba1e-37c0-e053-2991aa0af945</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=66700f8b-3f76-3749-e053-2a91aa0adfdb</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=81a15062-ba1e-37c0-e053-2991aa0af945</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>66700f8b-3f76-3749-e053-2a91aa0adfdb</t>
+          <t>81a15062-ba1e-37c0-e053-2991aa0af945</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>079029</t>
+          <t>076217</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>amiodarone hydrochloride</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>2023/03/16</t>
+          <t>2023/05/15</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>ZYDUS PHARMACEUTICALS USA INC</t>
+          <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2009/08/10-; 2023/02/09-</t>
+          <t>2002/10/14-</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>68382-227; 68382-297; 68382-298</t>
+          <t>71872-7163</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b41cbcb5-9c5d-4e45-a4f2-952df5f22c00/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/8969aad3-0219-e67f-e053-2995a90aac5a/spl-doc</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=8969aad3-0219-e67f-e053-2995a90aac5a</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=8969aad3-0219-e67f-e053-2995a90aac5a</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>b41cbcb5-9c5d-4e45-a4f2-952df5f22c00</t>
+          <t>8969aad3-0219-e67f-e053-2995a90aac5a</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>213446</t>
+          <t>077234</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>2023/02/23</t>
+          <t>2023/04/18</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>UNICHEM PHARMACEUTICALS USA INC</t>
+          <t>MEDICAL PURCHASING SOLUTIONS LLC</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2020/09/01-</t>
+          <t>2008/02/25-</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>29300-359</t>
+          <t>71872-7000</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a20d0c03-cfda-49d1-88c9-be1bf295bc6c/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/66700f8b-3f76-3749-e053-2a91aa0adfdb/spl-doc</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a20d0c03-cfda-49d1-88c9-be1bf295bc6c</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=66700f8b-3f76-3749-e053-2a91aa0adfdb</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a20d0c03-cfda-49d1-88c9-be1bf295bc6c</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=66700f8b-3f76-3749-e053-2a91aa0adfdb</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>a20d0c03-cfda-49d1-88c9-be1bf295bc6c</t>
+          <t>66700f8b-3f76-3749-e053-2a91aa0adfdb</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>076217</t>
+          <t>079029</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>amiodarone hydrochloride</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>2022/03/15</t>
+          <t>2023/03/16</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>MYLAN INSTITUTIONAL LLC</t>
+          <t>ZYDUS PHARMACEUTICALS USA INC</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2023/06/09-</t>
+          <t>2009/08/10-; 2023/02/09-</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>72078-046</t>
+          <t>68382-227; 68382-297; 68382-298</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>Amiodarone</t>
+          <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f0b3b743-9f62-4b02-ace5-c8d93637ecad/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b41cbcb5-9c5d-4e45-a4f2-952df5f22c00/spl-doc</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f0b3b743-9f62-4b02-ace5-c8d93637ecad</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f0b3b743-9f62-4b02-ace5-c8d93637ecad</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b41cbcb5-9c5d-4e45-a4f2-952df5f22c00</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>f0b3b743-9f62-4b02-ace5-c8d93637ecad</t>
+          <t>b41cbcb5-9c5d-4e45-a4f2-952df5f22c00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>204550</t>
+          <t>213446</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>2021/12/08</t>
+          <t>2023/02/23</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>AUROMEDICS PHARMA LLC</t>
+          <t>UNICHEM PHARMACEUTICALS USA INC</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2017/10/25-</t>
+          <t>2020/09/01-</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>55150-180; 55150-181; 55150-182</t>
+          <t>29300-359</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/6cd870d7-6381-421a-89bc-bce5c9518219/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/a20d0c03-cfda-49d1-88c9-be1bf295bc6c/spl-doc</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=6cd870d7-6381-421a-89bc-bce5c9518219</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=a20d0c03-cfda-49d1-88c9-be1bf295bc6c</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=6cd870d7-6381-421a-89bc-bce5c9518219</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=a20d0c03-cfda-49d1-88c9-be1bf295bc6c</t>
         </is>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>6cd870d7-6381-421a-89bc-bce5c9518219</t>
+          <t>a20d0c03-cfda-49d1-88c9-be1bf295bc6c</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>077161</t>
+          <t>076217</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Amiodarone hydrochloride</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>2021/08/26</t>
+          <t>2022/03/15</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>GLAND PHARMA LIMITED</t>
+          <t>MYLAN INSTITUTIONAL LLC</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2013/07/15-</t>
+          <t>2023/06/09-</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>68083-112</t>
+          <t>72078-046</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>AMIODARONE HYDROCHLORIDE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>AMIODARONE</t>
+          <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/1f00c333-9667-4ebc-8849-009a3779c0c9/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/f0b3b743-9f62-4b02-ace5-c8d93637ecad/spl-doc</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=1f00c333-9667-4ebc-8849-009a3779c0c9</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=f0b3b743-9f62-4b02-ace5-c8d93637ecad</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=1f00c333-9667-4ebc-8849-009a3779c0c9</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=f0b3b743-9f62-4b02-ace5-c8d93637ecad</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>1f00c333-9667-4ebc-8849-009a3779c0c9</t>
+          <t>f0b3b743-9f62-4b02-ace5-c8d93637ecad</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>076217</t>
+          <t>204550</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>2020/07/15</t>
+          <t>2021/12/08</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>MYLAN INSTITUTIONAL LLC</t>
+          <t>AUROMEDICS PHARMA LLC</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2002/10/14-</t>
+          <t>2017/10/25-</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>67457-153</t>
+          <t>55150-180; 55150-181; 55150-182</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>Amiodarone</t>
+          <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/fcc8658c-761a-443f-8c32-1499d86028ec/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/6cd870d7-6381-421a-89bc-bce5c9518219/spl-doc</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=fcc8658c-761a-443f-8c32-1499d86028ec</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=6cd870d7-6381-421a-89bc-bce5c9518219</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=fcc8658c-761a-443f-8c32-1499d86028ec</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=6cd870d7-6381-421a-89bc-bce5c9518219</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>fcc8658c-761a-443f-8c32-1499d86028ec</t>
+          <t>6cd870d7-6381-421a-89bc-bce5c9518219</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>075424</t>
+          <t>077161</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>Amiodarone hydrochloride</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>2020/01/18</t>
+          <t>2021/08/26</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>A S MEDICATION SOLUTIONS</t>
+          <t>GLAND PHARMA LIMITED</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2001/03/30-</t>
+          <t>2013/07/15-</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>50090-3496</t>
+          <t>68083-112</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/01935b03-ce4a-4bb9-a7be-954db4d5fec2/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/1f00c333-9667-4ebc-8849-009a3779c0c9/spl-doc</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=01935b03-ce4a-4bb9-a7be-954db4d5fec2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=1f00c333-9667-4ebc-8849-009a3779c0c9</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=01935b03-ce4a-4bb9-a7be-954db4d5fec2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=1f00c333-9667-4ebc-8849-009a3779c0c9</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>01935b03-ce4a-4bb9-a7be-954db4d5fec2</t>
+          <t>1f00c333-9667-4ebc-8849-009a3779c0c9</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>075135</t>
+          <t>076217</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Pacerone</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>2019/12/23</t>
+          <t>2020/07/15</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J55"/>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>APHENA PHARMA SOLUTIONS TENNESSEE LLC</t>
+          <t>MYLAN INSTITUTIONAL LLC</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2011/01/19-</t>
+          <t>2002/10/14-</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>67544-570</t>
+          <t>67457-153</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/2eceb4d5-0c47-49c3-8263-46f689388efe/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/fcc8658c-761a-443f-8c32-1499d86028ec/spl-doc</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=2eceb4d5-0c47-49c3-8263-46f689388efe</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=fcc8658c-761a-443f-8c32-1499d86028ec</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=2eceb4d5-0c47-49c3-8263-46f689388efe</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=fcc8658c-761a-443f-8c32-1499d86028ec</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2eceb4d5-0c47-49c3-8263-46f689388efe</t>
+          <t>fcc8658c-761a-443f-8c32-1499d86028ec</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>079029</t>
+          <t>075424</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Amiodarone hydrochloride</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>2014/12/07</t>
+          <t>2020/01/18</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J56"/>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>STATE OF FLORIDA DOH CENTRAL PHARMACY</t>
+          <t>A S MEDICATION SOLUTIONS</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2014/11/01-</t>
+          <t>2001/03/30-</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>53808-1066</t>
+          <t>50090-3496</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d40060cd-e462-4952-866d-4e50fa13dce2/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/01935b03-ce4a-4bb9-a7be-954db4d5fec2/spl-doc</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d40060cd-e462-4952-866d-4e50fa13dce2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=01935b03-ce4a-4bb9-a7be-954db4d5fec2</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d40060cd-e462-4952-866d-4e50fa13dce2</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=01935b03-ce4a-4bb9-a7be-954db4d5fec2</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>d40060cd-e462-4952-866d-4e50fa13dce2</t>
+          <t>01935b03-ce4a-4bb9-a7be-954db4d5fec2</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>INJECTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>077610;077834</t>
+          <t>075135</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
+          <t>Pacerone</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>AMIODARONE HYDROCHLORIDE</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>2019/12/23</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Antiarrhythmic</t>
+        </is>
+      </c>
+      <c r="J57"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>APHENA PHARMA SOLUTIONS TENNESSEE LLC</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2011/01/19-</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>67544-570</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>976728SY6Z</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
           <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>AMIODARONE</t>
+          <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b0eb6c22-7553-4e3f-a06d-20a186ced99a/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/2eceb4d5-0c47-49c3-8263-46f689388efe/spl-doc</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b0eb6c22-7553-4e3f-a06d-20a186ced99a</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=2eceb4d5-0c47-49c3-8263-46f689388efe</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b0eb6c22-7553-4e3f-a06d-20a186ced99a</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=2eceb4d5-0c47-49c3-8263-46f689388efe</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>b0eb6c22-7553-4e3f-a06d-20a186ced99a</t>
+          <t>2eceb4d5-0c47-49c3-8263-46f689388efe</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>076217</t>
+          <t>079029</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>Amiodarone hydrochloride</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>2012/03/08</t>
+          <t>2014/12/07</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J58"/>
       <c r="K58" t="inlineStr">
         <is>
-          <t>PHYSICIANS TOTAL CARE INC</t>
+          <t>STATE OF FLORIDA DOH CENTRAL PHARMACY</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2006/12/11-</t>
+          <t>2014/11/01-</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>54868-5722</t>
+          <t>53808-1066</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>Amiodarone</t>
+          <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/d40060cd-e462-4952-866d-4e50fa13dce2/spl-doc</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=d40060cd-e462-4952-866d-4e50fa13dce2</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=d40060cd-e462-4952-866d-4e50fa13dce2</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e</t>
+          <t>d40060cd-e462-4952-866d-4e50fa13dce2</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>079029</t>
+          <t>077610;077834</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Amiodarone hydrochloride</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>2011/04/13</t>
+          <t>2012/11/06</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J59"/>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>REBEL DISTRIBUTORS CORP</t>
+          <t>WOCKHARDT LIMITED</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2009/08/10-</t>
+          <t>2008/10/30-</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>21695-796</t>
+          <t>55648-739; 55648-780</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e1a80191-fcb5-4aab-a972-accabe6ae9c7/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/b0eb6c22-7553-4e3f-a06d-20a186ced99a/spl-doc</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e1a80191-fcb5-4aab-a972-accabe6ae9c7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=b0eb6c22-7553-4e3f-a06d-20a186ced99a</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e1a80191-fcb5-4aab-a972-accabe6ae9c7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=b0eb6c22-7553-4e3f-a06d-20a186ced99a</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>e1a80191-fcb5-4aab-a972-accabe6ae9c7</t>
+          <t>b0eb6c22-7553-4e3f-a06d-20a186ced99a</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>TABLET</t>
+          <t>INJECTION, SOLUTION</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>ORAL</t>
+          <t>INTRAVENOUS</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>075135</t>
+          <t>076217</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>PACERONE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>2011/01/19</t>
+          <t>2012/03/08</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
-      <c r="J60"/>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>PHYSICIANS TOTAL CARE INC</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2008/10/22-</t>
+          <t>2006/12/11-</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>54868-5186</t>
+          <t>54868-5722</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>AMIODARONE HYDROCHLORIDE</t>
+          <t>Amiodarone Hydrochloride</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>AMIODARONE</t>
+          <t>Amiodarone</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bac761ca-9467-49d9-b6fc-b57cd27ee5f7/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e/spl-doc</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bac761ca-9467-49d9-b6fc-b57cd27ee5f7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bac761ca-9467-49d9-b6fc-b57cd27ee5f7</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t>bac761ca-9467-49d9-b6fc-b57cd27ee5f7</t>
+          <t>304d0be4-0c13-4dbb-8ffb-b2e7caa7fb1e</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>TABLET</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>ORAL</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>ANDA</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>079029</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Amiodarone Hydrochloride</t>
+          <t>Amiodarone hydrochloride</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>2010/08/22</t>
+          <t>2011/04/13</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J61"/>
       <c r="K61" t="inlineStr">
         <is>
-          <t>PHYSICIANS TOTAL CARE INC</t>
+          <t>REBEL DISTRIBUTORS CORP</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2002/04/22-</t>
+          <t>2009/08/10-</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>54868-4618</t>
+          <t>21695-796</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/57df7b65-7829-4364-894f-ae4c2772c733/spl-doc</t>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/e1a80191-fcb5-4aab-a972-accabe6ae9c7/spl-doc</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=57df7b65-7829-4364-894f-ae4c2772c733</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=e1a80191-fcb5-4aab-a972-accabe6ae9c7</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
-          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=57df7b65-7829-4364-894f-ae4c2772c733</t>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=e1a80191-fcb5-4aab-a972-accabe6ae9c7</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>57df7b65-7829-4364-894f-ae4c2772c733</t>
+          <t>e1a80191-fcb5-4aab-a972-accabe6ae9c7</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>HUMAN PRESCRIPTION DRUG LABEL</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>INJECTION, SOLUTION</t>
+          <t>TABLET</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>INTRAVENOUS</t>
+          <t>ORAL</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>NDA</t>
+          <t>ANDA</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>022325</t>
+          <t>075135</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>NEXTERONE (AMIODARONE HCI)</t>
+          <t>PACERONE</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>NEXTERONE (AMIODARONE HCI)</t>
+          <t>AMIODARONE HYDROCHLORIDE</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>2024/02/19</t>
+          <t>2011/01/19</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Antiarrhythmic</t>
         </is>
       </c>
       <c r="J62"/>
       <c r="K62" t="inlineStr">
         <is>
+          <t>PHYSICIANS TOTAL CARE INC</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2008/10/22-</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>54868-5186</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>976728SY6Z</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>AMIODARONE HYDROCHLORIDE</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>AMIODARONE</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>N3RQ532IUT</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/bac761ca-9467-49d9-b6fc-b57cd27ee5f7/spl-doc</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=bac761ca-9467-49d9-b6fc-b57cd27ee5f7</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=bac761ca-9467-49d9-b6fc-b57cd27ee5f7</t>
+        </is>
+      </c>
+      <c r="U62" t="inlineStr">
+        <is>
+          <t>bac761ca-9467-49d9-b6fc-b57cd27ee5f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>HUMAN PRESCRIPTION DRUG LABEL</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>TABLET</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>ORAL</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>ANDA</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>079029</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Amiodarone Hydrochloride</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>AMIODARONE HYDROCHLORIDE</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>2010/08/22</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>Antiarrhythmic</t>
+        </is>
+      </c>
+      <c r="J63"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>PHYSICIANS TOTAL CARE INC</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2002/04/22-</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>54868-4618</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>976728SY6Z</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>AMIODARONE HYDROCHLORIDE</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>AMIODARONE</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>N3RQ532IUT</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/57df7b65-7829-4364-894f-ae4c2772c733/spl-doc</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=57df7b65-7829-4364-894f-ae4c2772c733</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=57df7b65-7829-4364-894f-ae4c2772c733</t>
+        </is>
+      </c>
+      <c r="U63" t="inlineStr">
+        <is>
+          <t>57df7b65-7829-4364-894f-ae4c2772c733</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>HUMAN PRESCRIPTION DRUG LABEL</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>INJECTION, SOLUTION</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>INTRAVENOUS</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>NDA</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>022325</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>NEXTERONE (AMIODARONE HCI)</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>NEXTERONE (AMIODARONE HCI)</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>2024/02/19</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Antiarrhythmic</t>
+        </is>
+      </c>
+      <c r="J64"/>
+      <c r="K64" t="inlineStr">
+        <is>
           <t>HF ACQUISITION CO LLC DBA HEALTHFIRST</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2020/01/29-</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>51662-1480; 51662-1481</t>
         </is>
       </c>
-      <c r="N62" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>976728SY6Z</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P62" t="inlineStr">
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>AMIODARONE HYDROCHLORIDE</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
         <is>
           <t>AMIODARONE</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q64" t="inlineStr">
         <is>
           <t>N3RQ532IUT</t>
         </is>
       </c>
-      <c r="R62" s="2" t="inlineStr">
+      <c r="R64" s="2" t="inlineStr">
         <is>
           <t>https://nctr-crs.fda.gov/fdalabel/services/spl/set-ids/9d4d66f7-fa14-e832-e053-2a95a90a8b62/spl-doc</t>
         </is>
       </c>
-      <c r="S62" s="2" t="inlineStr">
+      <c r="S64" s="2" t="inlineStr">
         <is>
           <t>https://dailymed.nlm.nih.gov/dailymed/lookup.cfm?setid=9d4d66f7-fa14-e832-e053-2a95a90a8b62</t>
         </is>
       </c>
-      <c r="T62" s="2" t="inlineStr">
+      <c r="T64" s="2" t="inlineStr">
         <is>
           <t>https://dailymed.nlm.nih.gov/dailymed/downloadpdffile.cfm?setId=9d4d66f7-fa14-e832-e053-2a95a90a8b62</t>
         </is>
       </c>
-      <c r="U62" t="inlineStr">
+      <c r="U64" t="inlineStr">
         <is>
           <t>9d4d66f7-fa14-e832-e053-2a95a90a8b62</t>
         </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="R2" r:id="rId1"/>
     <hyperlink ref="S2" r:id="rId2"/>
     <hyperlink ref="T2" r:id="rId3"/>
     <hyperlink ref="R3" r:id="rId4"/>
     <hyperlink ref="S3" r:id="rId5"/>
     <hyperlink ref="T3" r:id="rId6"/>
     <hyperlink ref="R4" r:id="rId7"/>
     <hyperlink ref="S4" r:id="rId8"/>
     <hyperlink ref="T4" r:id="rId9"/>
     <hyperlink ref="R5" r:id="rId10"/>
     <hyperlink ref="S5" r:id="rId11"/>
     <hyperlink ref="T5" r:id="rId12"/>
     <hyperlink ref="R6" r:id="rId13"/>
     <hyperlink ref="S6" r:id="rId14"/>
     <hyperlink ref="T6" r:id="rId15"/>
     <hyperlink ref="R7" r:id="rId16"/>
     <hyperlink ref="S7" r:id="rId17"/>
     <hyperlink ref="T7" r:id="rId18"/>
@@ -6907,98 +7121,104 @@
     <hyperlink ref="T54" r:id="rId159"/>
     <hyperlink ref="R55" r:id="rId160"/>
     <hyperlink ref="S55" r:id="rId161"/>
     <hyperlink ref="T55" r:id="rId162"/>
     <hyperlink ref="R56" r:id="rId163"/>
     <hyperlink ref="S56" r:id="rId164"/>
     <hyperlink ref="T56" r:id="rId165"/>
     <hyperlink ref="R57" r:id="rId166"/>
     <hyperlink ref="S57" r:id="rId167"/>
     <hyperlink ref="T57" r:id="rId168"/>
     <hyperlink ref="R58" r:id="rId169"/>
     <hyperlink ref="S58" r:id="rId170"/>
     <hyperlink ref="T58" r:id="rId171"/>
     <hyperlink ref="R59" r:id="rId172"/>
     <hyperlink ref="S59" r:id="rId173"/>
     <hyperlink ref="T59" r:id="rId174"/>
     <hyperlink ref="R60" r:id="rId175"/>
     <hyperlink ref="S60" r:id="rId176"/>
     <hyperlink ref="T60" r:id="rId177"/>
     <hyperlink ref="R61" r:id="rId178"/>
     <hyperlink ref="S61" r:id="rId179"/>
     <hyperlink ref="T61" r:id="rId180"/>
     <hyperlink ref="R62" r:id="rId181"/>
     <hyperlink ref="S62" r:id="rId182"/>
     <hyperlink ref="T62" r:id="rId183"/>
+    <hyperlink ref="R63" r:id="rId184"/>
+    <hyperlink ref="S63" r:id="rId185"/>
+    <hyperlink ref="T63" r:id="rId186"/>
+    <hyperlink ref="R64" r:id="rId187"/>
+    <hyperlink ref="S64" r:id="rId188"/>
+    <hyperlink ref="T64" r:id="rId189"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="72.0" customWidth="true"/>
     <col min="2" max="2" width="72.0" customWidth="true"/>
     <col min="3" max="3" width="36.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Query Link</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Result Link</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Export Date (YYYY/MM/DD) and Time</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>https://nctr-crs.fda.gov/fdalabel/ui/search/spl-summaries/criteria/391638</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>https://nctr-crs.fda.gov/fdalabel/ui/spl-summaries/criteria/391638</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026/04/05 06:38:00 (US/Eastern)</t>
+          <t>2026/05/26 14:05:48 (US/Eastern)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1"/>
     <hyperlink ref="B2" r:id="rId2"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>